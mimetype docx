--- v0 (2026-03-22)
+++ v1 (2026-05-07)
@@ -1,167 +1,171 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="576A27DF" w14:textId="52317105" w:rsidR="00763C83" w:rsidRPr="0023756E" w:rsidRDefault="00763C83">
+    <w:p w:rsidRPr="0023756E" w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="576A27DF" w14:textId="52317105">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0023756E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Příručka pro žadatele</w:t>
       </w:r>
       <w:r w:rsidR="00F52785">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> programu Founder stipendia </w:t>
       </w:r>
       <w:r w:rsidRPr="0023756E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E6FC77" w14:textId="77777777" w:rsidR="00763C83" w:rsidRPr="0023756E" w:rsidRDefault="00763C83">
+    <w:p w:rsidRPr="0023756E" w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="74E6FC77" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0023756E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Cíl programu </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D3966E5" w14:textId="77777777" w:rsidR="00763C83" w:rsidRDefault="00763C83">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="2D3966E5" w14:textId="77777777">
       <w:r w:rsidRPr="00763C83">
         <w:t>Program Founder stipendium podporuje čerstvé absolventy a absolventky s inovativním nápadem v úplných počátcích jejich startupové kariéry. Poskytuje jim potřebné know</w:t>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00763C83">
         <w:t xml:space="preserve">how, finance a čas na rozvoj nápadu s vysokým tržním potenciálem. Díky programu mají účastníci možnost validovat svůj nápad a připravit plán pro jeho další financování. To vše můžou uskutečnit v krátkém čase, bez zbytečných chyb, odkladů a prodlev, které by vznikly dělením času mezi zaměstnání a rozvoj nápadu. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB182AC" w14:textId="77777777" w:rsidR="00F52785" w:rsidRDefault="00F52785">
+    <w:p w:rsidR="00F52785" w:rsidRDefault="00F52785" w14:paraId="4FB182AC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77BDFBE7" w14:textId="4DC9BF02" w:rsidR="00763C83" w:rsidRPr="00F52785" w:rsidRDefault="00763C83">
+    <w:p w:rsidRPr="00F52785" w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="77BDFBE7" w14:textId="4DC9BF02">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F52785">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Jak probíhá přihlášení do programu </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D7F52F" w14:textId="77777777" w:rsidR="00763C83" w:rsidRDefault="00763C83">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="17D7F52F" w14:textId="77777777">
       <w:r w:rsidRPr="00763C83">
         <w:t>• Termíny přihlašování jsou uvedeny v</w:t>
       </w:r>
       <w:r w:rsidRPr="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00763C83">
         <w:t xml:space="preserve">sekci </w:t>
       </w:r>
       <w:r w:rsidRPr="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>Č</w:t>
       </w:r>
       <w:r w:rsidRPr="00763C83">
         <w:t>asov</w:t>
       </w:r>
       <w:r w:rsidRPr="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>ý</w:t>
       </w:r>
       <w:r w:rsidRPr="00763C83">
         <w:t xml:space="preserve"> harmonogram programu; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A6E946" w14:textId="285C2A90" w:rsidR="0023756E" w:rsidRDefault="00763C83" w:rsidP="0023756E">
+    <w:p w:rsidR="0023756E" w:rsidP="0023756E" w:rsidRDefault="00763C83" w14:paraId="54A6E946" w14:textId="285C2A90">
       <w:r w:rsidRPr="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00763C83">
         <w:t xml:space="preserve"> P</w:t>
       </w:r>
       <w:r w:rsidRPr="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>ř</w:t>
       </w:r>
       <w:r w:rsidRPr="00763C83">
         <w:t>ihla</w:t>
       </w:r>
       <w:r w:rsidRPr="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>š</w:t>
       </w:r>
       <w:r w:rsidRPr="00763C83">
@@ -308,211 +312,211 @@
       <w:r w:rsidRPr="00763C83">
         <w:t xml:space="preserve"> odpov</w:t>
       </w:r>
       <w:r w:rsidRPr="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>ě</w:t>
       </w:r>
       <w:r w:rsidRPr="00763C83">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>ě</w:t>
       </w:r>
       <w:r w:rsidRPr="00763C83">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="0023756E">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79434B63" w14:textId="6C49B33E" w:rsidR="0023756E" w:rsidRDefault="0023756E" w:rsidP="0023756E">
+    <w:p w:rsidR="0023756E" w:rsidP="0023756E" w:rsidRDefault="0023756E" w14:paraId="79434B63" w14:textId="6C49B33E">
       <w:r w:rsidRPr="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00763C83">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">K přihlášce je potřeba přiložit link na maximálně 2minutové </w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:t>video</w:t>
       </w:r>
       <w:r>
         <w:t>, ve kterém představíš sebe a svůj nápad;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A156FC" w14:textId="1DE36500" w:rsidR="00763C83" w:rsidRDefault="0023756E" w:rsidP="0023756E">
+    <w:p w:rsidR="00763C83" w:rsidP="0023756E" w:rsidRDefault="0023756E" w14:paraId="55A156FC" w14:textId="1DE36500">
       <w:r w:rsidRPr="5156F654">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Do formuláře </w:t>
       </w:r>
       <w:r w:rsidR="641C4939">
         <w:t xml:space="preserve">nahraješ i </w:t>
       </w:r>
       <w:r>
         <w:t>přílohy – potvrzení o ukončení vzdělání (maturitní vysvědčení nebo diplom)</w:t>
       </w:r>
       <w:r w:rsidR="175CAF63">
         <w:t xml:space="preserve"> - povinná příloha</w:t>
       </w:r>
       <w:r w:rsidR="3042BB6C">
         <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> CV nebo ukázky předchozích prací či </w:t>
       </w:r>
       <w:r w:rsidR="0E9E8CDE">
         <w:t>projektů – nepovinná</w:t>
       </w:r>
       <w:r w:rsidR="68394862">
         <w:t xml:space="preserve"> příloha.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10065792" w14:textId="04B7F701" w:rsidR="0023756E" w:rsidRDefault="00763C83">
+    <w:p w:rsidR="0023756E" w:rsidRDefault="00763C83" w14:paraId="10065792" w14:textId="04B7F701">
       <w:r w:rsidRPr="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00763C83">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0023756E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vyb</w:t>
       </w:r>
-      <w:r w:rsidR="0023756E" w:rsidRPr="0023756E">
+      <w:r w:rsidRPr="0023756E" w:rsidR="0023756E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>raní</w:t>
       </w:r>
       <w:r w:rsidR="0023756E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0023756E" w:rsidRPr="0023756E">
+      <w:r w:rsidRPr="0023756E" w:rsidR="0023756E">
         <w:t>uchazeči*ky</w:t>
       </w:r>
       <w:r w:rsidR="0023756E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0023756E">
         <w:t xml:space="preserve">se účastní osobního pohovoru před porotou. Termín pohovoru je 7.9.2026.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03C601D2" w14:textId="3BF3307F" w:rsidR="00763C83" w:rsidRDefault="0023756E">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="0023756E" w14:paraId="03C601D2" w14:textId="3BF3307F">
       <w:r w:rsidRPr="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00763C83">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:t>Na pohovorech chceme detailn</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>ě</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:t xml:space="preserve"> porozum</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>ě</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:t>t va</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>š</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:t>im n</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>á</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:t>pad</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>ů</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:t xml:space="preserve">m a motivaci podnikat.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="547A4C48" w14:textId="77777777" w:rsidR="0023756E" w:rsidRDefault="0023756E"/>
-    <w:p w14:paraId="6B084D2D" w14:textId="07C610AC" w:rsidR="00763C83" w:rsidRPr="0023756E" w:rsidRDefault="00763C83">
+    <w:p w:rsidR="0023756E" w:rsidRDefault="0023756E" w14:paraId="547A4C48" w14:textId="77777777"/>
+    <w:p w:rsidRPr="0023756E" w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="6B084D2D" w14:textId="07C610AC">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0023756E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hodnot</w:t>
       </w:r>
       <w:r w:rsidRPr="0023756E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
       <w:r w:rsidRPr="0023756E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -558,674 +562,693 @@
         <w:t>ř</w:t>
       </w:r>
       <w:r w:rsidRPr="0023756E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ijet</w:t>
       </w:r>
       <w:r w:rsidRPr="0023756E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
       <w:r w:rsidRPr="0023756E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> do programu </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C07D797" w14:textId="77777777" w:rsidR="00763C83" w:rsidRDefault="00763C83">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="7C07D797" w14:textId="77777777">
       <w:r w:rsidRPr="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00763C83">
         <w:t xml:space="preserve"> byznys potenci</w:t>
       </w:r>
       <w:r w:rsidRPr="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>á</w:t>
       </w:r>
       <w:r w:rsidRPr="00763C83">
         <w:t xml:space="preserve">l; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="560B7A4C" w14:textId="77777777" w:rsidR="00763C83" w:rsidRDefault="00763C83">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="560B7A4C" w14:textId="77777777">
       <w:r w:rsidRPr="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00763C83">
         <w:t xml:space="preserve"> m</w:t>
       </w:r>
       <w:r w:rsidRPr="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
       <w:r w:rsidRPr="00763C83">
         <w:t xml:space="preserve">ra inovace; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="195FA857" w14:textId="77777777" w:rsidR="00763C83" w:rsidRDefault="00763C83">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="195FA857" w14:textId="77777777">
       <w:r w:rsidRPr="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00763C83">
         <w:t xml:space="preserve"> srozumitelnost n</w:t>
       </w:r>
       <w:r w:rsidRPr="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>á</w:t>
       </w:r>
       <w:r w:rsidRPr="00763C83">
         <w:t xml:space="preserve">padu; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB6C47B" w14:textId="77777777" w:rsidR="00763C83" w:rsidRDefault="00763C83">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="2BB6C47B" w14:textId="77777777">
       <w:r w:rsidRPr="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00763C83">
         <w:t xml:space="preserve"> kompetence a motivace foundera/founderky; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F8452E" w14:textId="77777777" w:rsidR="00763C83" w:rsidRDefault="00763C83">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="12F8452E" w14:textId="77777777">
       <w:r w:rsidRPr="00763C83">
         <w:t xml:space="preserve">• vhodná fáze nápadu pro podporu  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49840FA2" w14:textId="77777777" w:rsidR="0023756E" w:rsidRDefault="0023756E">
+    <w:p w:rsidR="0023756E" w:rsidRDefault="0023756E" w14:paraId="49840FA2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05CF3A89" w14:textId="71F872FF" w:rsidR="00763C83" w:rsidRPr="00763C83" w:rsidRDefault="00763C83">
+    <w:p w:rsidRPr="00763C83" w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="05CF3A89" w14:textId="71F872FF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5156F654">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Průběh 1. fáze: </w:t>
       </w:r>
-      <w:r w:rsidR="00351E38" w:rsidRPr="5156F654">
+      <w:r w:rsidRPr="5156F654" w:rsidR="00351E38">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>říjen - prosinec</w:t>
       </w:r>
-      <w:r w:rsidR="1700A7FD" w:rsidRPr="5156F654">
+      <w:r w:rsidRPr="5156F654" w:rsidR="1700A7FD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43F26599" w14:textId="77777777" w:rsidR="00763C83" w:rsidRDefault="00763C83">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="43F26599" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00763C83">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Díky 1. fázi ověříš životaschopnost svého nápadu a vytvoříš akční plán na další 3 měsíce. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51AA8EC8" w14:textId="77777777" w:rsidR="00F52785" w:rsidRDefault="00F52785" w:rsidP="5156F654">
+    <w:p w:rsidR="00F52785" w:rsidP="5156F654" w:rsidRDefault="00F52785" w14:paraId="51AA8EC8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36C4EED4" w14:textId="67EEDD3E" w:rsidR="00763C83" w:rsidRPr="00763C83" w:rsidRDefault="00763C83" w:rsidP="5156F654">
+    <w:p w:rsidRPr="00763C83" w:rsidR="00763C83" w:rsidP="5156F654" w:rsidRDefault="00763C83" w14:paraId="36C4EED4" w14:textId="67EEDD3E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5156F654">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Podpora, kterou získáš:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1026277E" w14:textId="77777777" w:rsidR="00763C83" w:rsidRDefault="00763C83">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="1026277E" w14:textId="77777777">
       <w:r w:rsidRPr="00763C83">
         <w:t xml:space="preserve">• stipendium 75.000 Kč (25.000 Kč měsíčně/osoba);   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18981B7A" w14:textId="0394227C" w:rsidR="00763C83" w:rsidRDefault="00763C83">
-      <w:r>
+    <w:p w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="18981B7A" w14:textId="0B81F35D">
+      <w:r w:rsidR="30519E21">
+        <w:rPr/>
         <w:t>• 6x skupinová konzultace (</w:t>
       </w:r>
-      <w:r w:rsidR="0023756E">
-[...2 lines deleted...]
-      <w:r w:rsidR="7B724647">
+      <w:r w:rsidR="4129AA79">
+        <w:rPr/>
+        <w:t xml:space="preserve">1.10., 15.10., </w:t>
+      </w:r>
+      <w:r w:rsidR="74196D58">
+        <w:rPr/>
+        <w:t>5.11.</w:t>
+      </w:r>
+      <w:r w:rsidR="4129AA79">
+        <w:rPr/>
+        <w:t>, 12.11., 26.11., 10.12.</w:t>
+      </w:r>
+      <w:r w:rsidR="4EA30CB6">
+        <w:rPr/>
         <w:t xml:space="preserve"> vždy od </w:t>
       </w:r>
-      <w:r w:rsidR="6486D906">
+      <w:r w:rsidR="139E0369">
+        <w:rPr/>
         <w:t>9–12</w:t>
       </w:r>
-      <w:r w:rsidR="7B724647">
+      <w:r w:rsidR="10E7FAAE">
+        <w:rPr/>
+        <w:t>:30</w:t>
+      </w:r>
+      <w:r w:rsidR="4EA30CB6">
+        <w:rPr/>
         <w:t xml:space="preserve"> hod osobně na JIC, Purkyňova 127</w:t>
       </w:r>
-      <w:r w:rsidR="0023756E">
+      <w:r w:rsidR="4129AA79">
+        <w:rPr/>
         <w:t>)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="30519E21">
+        <w:rPr/>
         <w:t xml:space="preserve">;   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DFC91F0" w14:textId="77777777" w:rsidR="00763C83" w:rsidRDefault="00763C83">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="4DFC91F0" w14:textId="77777777">
       <w:r w:rsidRPr="00763C83">
         <w:t xml:space="preserve">• individuální mentoring podle potřeby (maximálně 6 setkání, nepočítá se do povinné docházky);   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CA91E87" w14:textId="77777777" w:rsidR="00763C83" w:rsidRDefault="00763C83">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="1CA91E87" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">• úkoly a individuální akční kroky, které ti pomůžou validovat nápad;   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18E0B267" w14:textId="77777777" w:rsidR="00763C83" w:rsidRDefault="00763C83">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="18E0B267" w14:textId="77777777">
       <w:r w:rsidRPr="00763C83">
         <w:t xml:space="preserve">• full-time přístup do JIC coworku;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9FEB69" w14:textId="6AEDA4F1" w:rsidR="00763C83" w:rsidRDefault="00763C83">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="4E9FEB69" w14:textId="6AEDA4F1">
       <w:r w:rsidRPr="00763C83">
         <w:t xml:space="preserve">• 2x </w:t>
       </w:r>
       <w:r>
         <w:t>ú</w:t>
       </w:r>
       <w:r w:rsidRPr="00763C83">
         <w:t>čast na Velvet Innovation Meetupu</w:t>
       </w:r>
       <w:r w:rsidR="0023756E">
         <w:t xml:space="preserve"> (říjen a listopad) </w:t>
       </w:r>
       <w:r w:rsidRPr="00763C83">
         <w:t xml:space="preserve">– networking s podnikateli a inovátory.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="077D9BEF" w14:textId="77777777" w:rsidR="0023756E" w:rsidRDefault="0023756E">
+    <w:p w:rsidR="0023756E" w:rsidRDefault="0023756E" w14:paraId="077D9BEF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52BE84DB" w14:textId="39DDA7DD" w:rsidR="00763C83" w:rsidRPr="00763C83" w:rsidRDefault="00763C83">
+    <w:p w:rsidRPr="00763C83" w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="52BE84DB" w14:textId="39DDA7DD">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5156F654">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Na konci 1. fáze </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4097FD5F" w14:textId="77777777" w:rsidR="00763C83" w:rsidRDefault="00763C83">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="4097FD5F" w14:textId="77777777">
       <w:r w:rsidRPr="00763C83">
         <w:t xml:space="preserve">• znáš dobře svého zákazníka a víš, jestli je ochotný tvůj produkt koupit;   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B4AFABD" w14:textId="6844758B" w:rsidR="00763C83" w:rsidRDefault="00763C83">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="2B4AFABD" w14:textId="6844758B">
       <w:r>
         <w:t>• máš</w:t>
       </w:r>
       <w:r w:rsidR="1F0E6399">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>návrh Lean Canvas</w:t>
       </w:r>
       <w:r w:rsidR="7F2292E5">
         <w:t>, finančn</w:t>
       </w:r>
       <w:r w:rsidR="69D475E6">
         <w:t>í</w:t>
       </w:r>
       <w:r w:rsidR="7F2292E5">
         <w:t xml:space="preserve"> cashflow plán a výsledky </w:t>
       </w:r>
       <w:r w:rsidR="54292DBA">
         <w:t>průzkumu trhu</w:t>
       </w:r>
       <w:r w:rsidR="7F2292E5">
         <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F645BD7" w14:textId="77777777" w:rsidR="00763C83" w:rsidRDefault="00763C83">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="6F645BD7" w14:textId="77777777">
       <w:r w:rsidRPr="00763C83">
         <w:t xml:space="preserve">• víš, co potřebuješ pro vývoj prototypu;   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20580FE6" w14:textId="77777777" w:rsidR="00763C83" w:rsidRDefault="00763C83">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="20580FE6" w14:textId="77777777">
       <w:r w:rsidRPr="00763C83">
         <w:t xml:space="preserve">• máš akční plán na další 3 měsíce;   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1969B54C" w14:textId="77777777" w:rsidR="00763C83" w:rsidRDefault="00763C83">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="1969B54C" w14:textId="77777777">
       <w:r w:rsidRPr="00763C83">
         <w:t xml:space="preserve">• začínáš si budovat podnikatelský network. Ať už jde o účastníky programu, se kterými se můžete vzájemně inspirovat, konzultanty, mentory nebo o účastníky Velvet Innnovation Meetupů; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1413650A" w14:textId="444CB190" w:rsidR="00763C83" w:rsidRDefault="00763C83">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="1413650A" w14:textId="444CB190">
       <w:r w:rsidRPr="00763C83">
         <w:t>• prezentuješ před porotou (</w:t>
       </w:r>
       <w:r w:rsidR="0023756E">
         <w:t>17.12.</w:t>
       </w:r>
       <w:r w:rsidRPr="0023756E">
         <w:t>),</w:t>
       </w:r>
       <w:r w:rsidRPr="00763C83">
         <w:t xml:space="preserve"> která rozhodne, jestli získáš podporu na další 3 měsíce. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63535BBD" w14:textId="77777777" w:rsidR="0023756E" w:rsidRDefault="0023756E">
+    <w:p w:rsidR="0023756E" w:rsidRDefault="0023756E" w14:paraId="63535BBD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E067044" w14:textId="4D44CC03" w:rsidR="00763C83" w:rsidRPr="00763C83" w:rsidRDefault="00763C83">
+    <w:p w:rsidRPr="00763C83" w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="7E067044" w14:textId="4D44CC03">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00763C83">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Kritéria hodnocení pro postup do 2. fáze </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28266E45" w14:textId="4A5792A6" w:rsidR="00763C83" w:rsidRDefault="0023756E">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="0023756E" w14:paraId="28266E45" w14:textId="4A5792A6">
       <w:r w:rsidRPr="00763C83">
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:t xml:space="preserve">odvedená práce a důvěryhodnost;   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59891630" w14:textId="3B8FBA3D" w:rsidR="00763C83" w:rsidRDefault="0023756E">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="0023756E" w14:paraId="59891630" w14:textId="3B8FBA3D">
       <w:r w:rsidRPr="00763C83">
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:t xml:space="preserve">znalost trhu a zákazníka;   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A8118A" w14:textId="5DC64C34" w:rsidR="00763C83" w:rsidRDefault="0023756E">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="0023756E" w14:paraId="57A8118A" w14:textId="5DC64C34">
       <w:r w:rsidRPr="00763C83">
         <w:t>•</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:t xml:space="preserve"> inovace, unikátnost a potenciál škálovatelnosti;   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3F5FDA" w14:textId="717FB159" w:rsidR="00763C83" w:rsidRDefault="0023756E">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="0023756E" w14:paraId="0A3F5FDA" w14:textId="717FB159">
       <w:r w:rsidRPr="00763C83">
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:t xml:space="preserve">proveditelnost;   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D94087B" w14:textId="2D39B9CE" w:rsidR="00763C83" w:rsidRDefault="0023756E">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="0023756E" w14:paraId="6D94087B" w14:textId="2D39B9CE">
       <w:r w:rsidRPr="00763C83">
         <w:lastRenderedPageBreak/>
         <w:t>•</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:t xml:space="preserve"> kvalita prezentace;   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F6B7E7" w14:textId="79E0666E" w:rsidR="00763C83" w:rsidRDefault="0023756E">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="0023756E" w14:paraId="67F6B7E7" w14:textId="79E0666E">
       <w:r w:rsidRPr="00763C83">
         <w:t>•</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:t xml:space="preserve"> splnění 80% docházky v průběhu</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:t>1. f</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>á</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:t xml:space="preserve">ze; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F2D8FD" w14:textId="00CE6FB9" w:rsidR="0023756E" w:rsidRDefault="0023756E">
+    <w:p w:rsidR="0023756E" w:rsidRDefault="0023756E" w14:paraId="05F2D8FD" w14:textId="00CE6FB9">
       <w:r w:rsidRPr="00763C83">
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:t>pr</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>ů</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>ěž</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:t xml:space="preserve"> odevzd</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>á</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>á</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:t xml:space="preserve"> vypracovan</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>ý</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:t xml:space="preserve">ch </w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>ú</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:t>kol</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>ů</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="00763C83">
+      <w:r w:rsidRPr="00763C83" w:rsidR="00763C83">
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9737F6" w14:textId="284D196B" w:rsidR="00763C83" w:rsidRDefault="0023756E">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="0023756E" w14:paraId="5A9737F6" w14:textId="284D196B">
       <w:r>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidR="00763C83">
         <w:t xml:space="preserve"> kvalita dodan</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="5156F654">
+      <w:r w:rsidRPr="5156F654" w:rsidR="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>ý</w:t>
       </w:r>
       <w:r w:rsidR="00763C83">
         <w:t>ch podklad</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="5156F654">
+      <w:r w:rsidRPr="5156F654" w:rsidR="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>ů</w:t>
       </w:r>
       <w:r w:rsidR="00763C83">
         <w:t xml:space="preserve"> k prezentaci (Lean Canvas, </w:t>
       </w:r>
       <w:r w:rsidR="3A6F0546">
         <w:t>fi</w:t>
       </w:r>
       <w:r w:rsidR="0EAAF563">
         <w:t>na</w:t>
       </w:r>
       <w:r w:rsidR="3A6F0546">
         <w:t xml:space="preserve">nční cashflow plán a </w:t>
       </w:r>
       <w:r w:rsidR="00763C83">
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="5156F654">
+      <w:r w:rsidRPr="5156F654" w:rsidR="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>ý</w:t>
       </w:r>
       <w:r w:rsidR="00763C83">
         <w:t>sledky pr</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="5156F654">
+      <w:r w:rsidRPr="5156F654" w:rsidR="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>ů</w:t>
       </w:r>
       <w:r w:rsidR="00763C83">
         <w:t>zkumu trhu, ak</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="5156F654">
+      <w:r w:rsidRPr="5156F654" w:rsidR="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
       <w:r w:rsidR="00763C83">
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="5156F654">
+      <w:r w:rsidRPr="5156F654" w:rsidR="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
       <w:r w:rsidR="00763C83">
         <w:t xml:space="preserve"> pl</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="5156F654">
+      <w:r w:rsidRPr="5156F654" w:rsidR="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>á</w:t>
       </w:r>
       <w:r w:rsidR="00763C83">
         <w:t>n na n</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="5156F654">
+      <w:r w:rsidRPr="5156F654" w:rsidR="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>á</w:t>
       </w:r>
       <w:r w:rsidR="00763C83">
         <w:t>sleduj</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="5156F654">
+      <w:r w:rsidRPr="5156F654" w:rsidR="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
       <w:r w:rsidR="00763C83">
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="5156F654">
+      <w:r w:rsidRPr="5156F654" w:rsidR="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
       <w:r w:rsidR="00763C83">
         <w:t xml:space="preserve"> 3 m</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="5156F654">
+      <w:r w:rsidRPr="5156F654" w:rsidR="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>ě</w:t>
       </w:r>
       <w:r w:rsidR="00763C83">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00763C83" w:rsidRPr="5156F654">
+      <w:r w:rsidRPr="5156F654" w:rsidR="00763C83">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
       <w:r w:rsidR="00763C83">
         <w:t xml:space="preserve">ce). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D8FFC9C" w14:textId="77777777" w:rsidR="00763C83" w:rsidRDefault="00763C83"/>
-    <w:p w14:paraId="2A86AE38" w14:textId="2C1526D4" w:rsidR="00763C83" w:rsidRPr="00763C83" w:rsidRDefault="00763C83">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="3D8FFC9C" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00763C83" w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="2A86AE38" w14:textId="2C1526D4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5156F654">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Pr</w:t>
       </w:r>
       <w:r w:rsidRPr="5156F654">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ů</w:t>
       </w:r>
       <w:r w:rsidRPr="5156F654">
@@ -1248,230 +1271,241 @@
       <w:r w:rsidRPr="5156F654">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>h 2. f</w:t>
       </w:r>
       <w:r w:rsidRPr="5156F654">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>á</w:t>
       </w:r>
       <w:r w:rsidRPr="5156F654">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ze: </w:t>
       </w:r>
-      <w:r w:rsidR="1CB1F7C5" w:rsidRPr="5156F654">
+      <w:r w:rsidRPr="5156F654" w:rsidR="1CB1F7C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>leden–březen</w:t>
       </w:r>
-      <w:r w:rsidR="0023756E" w:rsidRPr="5156F654">
+      <w:r w:rsidRPr="5156F654" w:rsidR="0023756E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="5CF0B924" w:rsidRPr="5156F654">
+      <w:r w:rsidRPr="5156F654" w:rsidR="5CF0B924">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2027</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C693F01" w14:textId="77777777" w:rsidR="00763C83" w:rsidRDefault="00763C83">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="7C693F01" w14:textId="77777777">
       <w:r w:rsidRPr="00763C83">
         <w:t xml:space="preserve">Díky 2. fázi získáš jasnější firemní vizi, víš, co má tvůj produkt umět a kdo ho bude kupovat, máš plán dalšího financování, podle složitosti vývoje produktu budeš mít buď první zákazníky, první prototyp nebo plán na realizaci prototypu.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A0D6145" w14:textId="77777777" w:rsidR="0023756E" w:rsidRDefault="0023756E">
+    <w:p w:rsidR="0023756E" w:rsidRDefault="0023756E" w14:paraId="0A0D6145" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F211D8F" w14:textId="47FB2D80" w:rsidR="00763C83" w:rsidRPr="00763C83" w:rsidRDefault="00763C83">
+    <w:p w:rsidRPr="00763C83" w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="6F211D8F" w14:textId="47FB2D80">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00763C83">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Podpora, kterou získáš:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="687CAE7C" w14:textId="77777777" w:rsidR="00763C83" w:rsidRDefault="00763C83">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="687CAE7C" w14:textId="77777777">
       <w:r w:rsidRPr="00763C83">
         <w:t xml:space="preserve">• stipendium 75.000 Kč (25.000 Kč měsíčně/osoba);   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08F7C240" w14:textId="77777777" w:rsidR="00763C83" w:rsidRDefault="00763C83">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="08F7C240" w14:textId="77777777">
       <w:r w:rsidRPr="00763C83">
         <w:t xml:space="preserve">• 6x individuální mentoring;   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="767FE866" w14:textId="07D129E8" w:rsidR="00763C83" w:rsidRDefault="00763C83">
-      <w:r>
+    <w:p w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="767FE866" w14:textId="57EFD89F">
+      <w:r w:rsidR="30519E21">
+        <w:rPr/>
         <w:t>• 3x skupinová konzultace</w:t>
       </w:r>
-      <w:r w:rsidR="67E9372D">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="28E34456">
+        <w:rPr/>
+        <w:t xml:space="preserve"> – data </w:t>
+      </w:r>
+      <w:r w:rsidR="785BA0ED">
+        <w:rPr/>
+        <w:t xml:space="preserve">a témata </w:t>
+      </w:r>
+      <w:r w:rsidR="28E34456">
+        <w:rPr/>
+        <w:t>budou upřesněny na konci 1.fáze programu</w:t>
+      </w:r>
+      <w:r w:rsidR="30519E21">
+        <w:rPr/>
         <w:t xml:space="preserve">;   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38194073" w14:textId="77777777" w:rsidR="00763C83" w:rsidRDefault="00763C83">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="38194073" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">• úkoly a individuální akční kroky;   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D31F556" w14:textId="77777777" w:rsidR="00763C83" w:rsidRDefault="00763C83">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="5D31F556" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">• full-time přístup do coworku JIC;   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="626B10B3" w14:textId="6EED510C" w:rsidR="6B42E3BB" w:rsidRDefault="6B42E3BB">
+    <w:p w:rsidR="6B42E3BB" w:rsidRDefault="6B42E3BB" w14:paraId="626B10B3" w14:textId="6EED510C">
       <w:r>
         <w:t>• min. 2x účast na Velvet Innovation Meetupu (leden, únor a březen) – networking s podnikateli a inovátory;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EFC5885" w14:textId="5B9AC82E" w:rsidR="00763C83" w:rsidRDefault="00763C83">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="1EFC5885" w14:textId="5B9AC82E">
       <w:r w:rsidRPr="5156F654">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>• Free Entry na Velvet Innovation Conference</w:t>
       </w:r>
-      <w:r w:rsidR="66F48CE5" w:rsidRPr="5156F654">
+      <w:r w:rsidRPr="5156F654" w:rsidR="66F48CE5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (červen 2027)</w:t>
       </w:r>
-      <w:r w:rsidR="0023756E" w:rsidRPr="5156F654">
+      <w:r w:rsidRPr="5156F654" w:rsidR="0023756E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="5156F654">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1862A036" w14:textId="5E146146" w:rsidR="00763C83" w:rsidRDefault="00763C83">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="1862A036" w14:textId="5E146146">
       <w:r>
         <w:t xml:space="preserve">• Final </w:t>
       </w:r>
       <w:r w:rsidR="0023756E">
         <w:t>P</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">itch </w:t>
       </w:r>
       <w:r w:rsidR="78CEB426">
         <w:t xml:space="preserve">(koncem března) </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">před porotou a investory, kteří ti dají zpětnou vazbou a tipy na další kroky  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54F4A217" w14:textId="77777777" w:rsidR="0023756E" w:rsidRDefault="0023756E">
+    <w:p w:rsidR="0023756E" w:rsidRDefault="0023756E" w14:paraId="54F4A217" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CE56E2D" w14:textId="0AA0C6BB" w:rsidR="00763C83" w:rsidRDefault="00763C83">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="5CE56E2D" w14:textId="0AA0C6BB">
       <w:r w:rsidRPr="00763C83">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Na konci 2. fáze:</w:t>
       </w:r>
       <w:r w:rsidRPr="00763C83">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE4FB91" w14:textId="1493C4A4" w:rsidR="00763C83" w:rsidRDefault="00763C83">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="3DE4FB91" w14:textId="1493C4A4">
       <w:r>
         <w:t xml:space="preserve">• máš plán na další financování;   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="252E0C58" w14:textId="77777777" w:rsidR="00763C83" w:rsidRDefault="00763C83">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="252E0C58" w14:textId="77777777">
       <w:r w:rsidRPr="00763C83">
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">máš </w:t>
       </w:r>
       <w:r w:rsidRPr="00763C83">
         <w:t xml:space="preserve">zpětnou vazbu, jestli tvůj projekt může vstoupit do akceleračního programu JIC Booster a získat grant Prototypuj a ověřuj;   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E668C6" w14:textId="77777777" w:rsidR="00763C83" w:rsidRDefault="00763C83">
+    <w:p w:rsidR="00763C83" w:rsidRDefault="00763C83" w14:paraId="74E668C6" w14:textId="77777777">
       <w:r w:rsidRPr="00763C83">
         <w:t xml:space="preserve">• jsi součástí komunity JIC: znáš celou řadu podnikatelů a expertů, na které se můžeš obrátit. Máš přístup do Discordu, kde se můžeš dál propojovat a sledovat aktuální příležitosti;   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58EDAA05" w14:textId="729C6548" w:rsidR="007A2D69" w:rsidRDefault="00763C83">
+    <w:p w:rsidR="007A2D69" w:rsidRDefault="00763C83" w14:paraId="58EDAA05" w14:textId="729C6548">
       <w:r w:rsidRPr="00763C83">
         <w:t>• budeme dál v kontaktu! Záleží nám, aby se ti dařilo i po skončení programu.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007A2D69">
-      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -1502,337 +1536,347 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E5264B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="231EB65E"/>
     <w:lvl w:ilvl="0" w:tplc="BF88598E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1940990293">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00763C83"/>
     <w:rsid w:val="0023756E"/>
     <w:rsid w:val="00351E38"/>
     <w:rsid w:val="005167C7"/>
     <w:rsid w:val="00763C83"/>
     <w:rsid w:val="007A2D69"/>
     <w:rsid w:val="00F52785"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F73395"/>
     <w:rsid w:val="00FE4628"/>
     <w:rsid w:val="07EB8B06"/>
     <w:rsid w:val="0BFF769A"/>
     <w:rsid w:val="0E9E8CDE"/>
     <w:rsid w:val="0EAAF563"/>
+    <w:rsid w:val="10E7FAAE"/>
+    <w:rsid w:val="139E0369"/>
     <w:rsid w:val="13ABE845"/>
     <w:rsid w:val="1700A7FD"/>
     <w:rsid w:val="175CAF63"/>
     <w:rsid w:val="17680395"/>
     <w:rsid w:val="18F7C28E"/>
     <w:rsid w:val="1CB1F7C5"/>
     <w:rsid w:val="1D386212"/>
     <w:rsid w:val="1F0E6399"/>
     <w:rsid w:val="25AFAA68"/>
+    <w:rsid w:val="28E34456"/>
     <w:rsid w:val="3042BB6C"/>
+    <w:rsid w:val="30519E21"/>
     <w:rsid w:val="330F33BA"/>
     <w:rsid w:val="3512F5A2"/>
     <w:rsid w:val="3A6F0546"/>
     <w:rsid w:val="3F0C0021"/>
+    <w:rsid w:val="4129AA79"/>
     <w:rsid w:val="4367E562"/>
     <w:rsid w:val="43A0BCA6"/>
     <w:rsid w:val="48100950"/>
+    <w:rsid w:val="4EA30CB6"/>
     <w:rsid w:val="4FF917B4"/>
+    <w:rsid w:val="5123B1F5"/>
     <w:rsid w:val="5156F654"/>
     <w:rsid w:val="54292DBA"/>
     <w:rsid w:val="5CF0B924"/>
     <w:rsid w:val="614B9A57"/>
     <w:rsid w:val="619A9208"/>
     <w:rsid w:val="641C4939"/>
     <w:rsid w:val="6486D906"/>
     <w:rsid w:val="64DC8A1A"/>
     <w:rsid w:val="66F48CE5"/>
     <w:rsid w:val="67E9372D"/>
     <w:rsid w:val="68394862"/>
     <w:rsid w:val="69D475E6"/>
     <w:rsid w:val="6B42E3BB"/>
     <w:rsid w:val="733775DF"/>
     <w:rsid w:val="74173A43"/>
+    <w:rsid w:val="74196D58"/>
+    <w:rsid w:val="785BA0ED"/>
     <w:rsid w:val="78CEB426"/>
     <w:rsid w:val="7B724647"/>
     <w:rsid w:val="7F2292E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6068E31D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{10EF6F45-A101-45A3-AA02-5CE73C37A603}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1988,52 +2032,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2100,93 +2144,93 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
+  <w:style w:type="paragraph" w:styleId="Normln" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00763C83"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00763C83"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00763C83"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
@@ -2303,342 +2347,342 @@
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00763C83"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
+  <w:style w:type="character" w:styleId="Standardnpsmoodstavce" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
+  <w:style w:type="table" w:styleId="Normlntabulka" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
+  <w:style w:type="numbering" w:styleId="Bezseznamu" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis1Char">
+  <w:style w:type="character" w:styleId="Nadpis1Char" w:customStyle="1">
     <w:name w:val="Nadpis 1 Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Nadpis1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00763C83"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis2Char">
+  <w:style w:type="character" w:styleId="Nadpis2Char" w:customStyle="1">
     <w:name w:val="Nadpis 2 Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Nadpis2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00763C83"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis3Char">
+  <w:style w:type="character" w:styleId="Nadpis3Char" w:customStyle="1">
     <w:name w:val="Nadpis 3 Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Nadpis3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00763C83"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis4Char">
+  <w:style w:type="character" w:styleId="Nadpis4Char" w:customStyle="1">
     <w:name w:val="Nadpis 4 Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Nadpis4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00763C83"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis5Char">
+  <w:style w:type="character" w:styleId="Nadpis5Char" w:customStyle="1">
     <w:name w:val="Nadpis 5 Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Nadpis5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00763C83"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis6Char">
+  <w:style w:type="character" w:styleId="Nadpis6Char" w:customStyle="1">
     <w:name w:val="Nadpis 6 Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Nadpis6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00763C83"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis7Char">
+  <w:style w:type="character" w:styleId="Nadpis7Char" w:customStyle="1">
     <w:name w:val="Nadpis 7 Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Nadpis7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00763C83"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis8Char">
+  <w:style w:type="character" w:styleId="Nadpis8Char" w:customStyle="1">
     <w:name w:val="Nadpis 8 Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Nadpis8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00763C83"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis9Char">
+  <w:style w:type="character" w:styleId="Nadpis9Char" w:customStyle="1">
     <w:name w:val="Nadpis 9 Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Nadpis9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00763C83"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nzev">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="NzevChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00763C83"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NzevChar">
+  <w:style w:type="character" w:styleId="NzevChar" w:customStyle="1">
     <w:name w:val="Název Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Nzev"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00763C83"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Podnadpis">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="PodnadpisChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00763C83"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PodnadpisChar">
+  <w:style w:type="character" w:styleId="PodnadpisChar" w:customStyle="1">
     <w:name w:val="Podnadpis Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Podnadpis"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00763C83"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citt">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="CittChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00763C83"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CittChar">
+  <w:style w:type="character" w:styleId="CittChar" w:customStyle="1">
     <w:name w:val="Citát Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Citt"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00763C83"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Odstavecseseznamem">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normln"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00763C83"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Zdraznnintenzivn">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00763C83"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Vrazncitt">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="VrazncittChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00763C83"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VrazncittChar">
+  <w:style w:type="character" w:styleId="VrazncittChar" w:customStyle="1">
     <w:name w:val="Výrazný citát Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Vrazncitt"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00763C83"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Odkazintenzivn">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00763C83"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
@@ -2647,105 +2691,104 @@
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0023756E"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textkomente">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="TextkomenteChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0023756E"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextkomenteChar">
+  <w:style w:type="character" w:styleId="TextkomenteChar" w:customStyle="1">
     <w:name w:val="Text komentáře Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Textkomente"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0023756E"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pedmtkomente">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Textkomente"/>
     <w:next w:val="Textkomente"/>
     <w:link w:val="PedmtkomenteChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0023756E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PedmtkomenteChar">
+  <w:style w:type="character" w:styleId="PedmtkomenteChar" w:customStyle="1">
     <w:name w:val="Předmět komentáře Char"/>
     <w:basedOn w:val="TextkomenteChar"/>
     <w:link w:val="Pedmtkomente"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0023756E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -3015,59 +3058,364 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100ADC24EBBD70634429154F4FBA1CD44E5" ma:contentTypeVersion="18" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="8210077d99068a774750573d03bc5d13">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c86cb64d-5822-4d3b-b29b-ce0d510ae485" xmlns:ns3="75452730-46d5-4312-9d5a-9424d364c37c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="489f0234317acea9d87172096afa31bb" ns2:_="" ns3:_="">
+    <xsd:import namespace="c86cb64d-5822-4d3b-b29b-ce0d510ae485"/>
+    <xsd:import namespace="75452730-46d5-4312-9d5a-9424d364c37c"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:Poznamka" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:Datum" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c86cb64d-5822-4d3b-b29b-ce0d510ae485" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Značky obrázků" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f6a5530a-6835-4f4a-8a8c-48981b68a289" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Poznamka" ma:index="22" nillable="true" ma:displayName="Poznamka" ma:format="Dropdown" ma:internalName="Poznamka">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Datum" ma:index="24" nillable="true" ma:displayName="Datum" ma:format="DateOnly" ma:internalName="Datum">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="75452730-46d5-4312-9d5a-9424d364c37c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Sdílí se s" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="12" nillable="true" ma:displayName="Sdílené s podrobnostmi" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{14a7a5a0-5a5c-4c1e-a830-80e1d2e30291}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="75452730-46d5-4312-9d5a-9424d364c37c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ obsahu"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Nadpis"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c86cb64d-5822-4d3b-b29b-ce0d510ae485">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Datum xmlns="c86cb64d-5822-4d3b-b29b-ce0d510ae485" xsi:nil="true"/>
+    <Poznamka xmlns="c86cb64d-5822-4d3b-b29b-ce0d510ae485" xsi:nil="true"/>
+    <TaxCatchAll xmlns="75452730-46d5-4312-9d5a-9424d364c37c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9BD960E-1634-45EF-AEFD-B9748652FCCF}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4D599DF-A994-4728-8157-7300595736A6}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9DE89CB-FD7F-41B5-9442-0732E7B6A43A}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Zuzana Hadašová | JIC</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100ADC24EBBD70634429154F4FBA1CD44E5</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>